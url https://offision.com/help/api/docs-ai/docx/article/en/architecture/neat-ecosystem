--- v0 (2026-09-24)
+++ v1 (2026-10-15)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdczu7nyjrs8nsyyyd476hr">
+      <w:hyperlink w:history="1" r:id="rIdurfacxt_6w5h2q3a3fcxp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/architecture/neat-ecosystem/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat estate reaches Offision over </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">two separate connections</w:t>
       </w:r>
@@ -156,143 +156,143 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pairing a panel brings no sensor data.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The two connections are separate, and
 having one does not give you the other — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfsvdnqcnrnw1cz8vtxpa9">
+      <w:hyperlink w:history="1" r:id="rIdytmcync0oqohbw2vuh4yf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> come from neither. Rooms and calendars are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvi0rxt8td6buhwir6rk6x">
+      <w:hyperlink w:history="1" r:id="rIdnhgxe-ldthuvjz8a6xdfd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or Google Workspace, which
 sync two-way with Offision and never touch Neat. The three meet on one bookable
 resource inside Offision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Desks and shared screens are Offision's alone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No Neat cloud is involved in any of them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A hot desk is claimed by
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprwx68a6gzyihfmbtkvng">
+      <w:hyperlink w:history="1" r:id="rId3vu__tjbcgf8ulgavv0ls">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">scanning the printed sticker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 on it — one static code per desk, which opens the user app and books, checks in,
 extends or ends depending on what that desk is doing at the time. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A sticker is
 not a network device.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It has no power, no network and nothing to pair; the
 phone that scans it is what reaches Offision, which is why it is the cheapest
 way to cover a floor. You
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxhnd1k6bhzypr7jszqhw">
+      <w:hyperlink w:history="1" r:id="rId2gpyh1j1lxhtnuy-jreyw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">print them from the console</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two shared screens are ordinary Neat hardware running an Offision board. A
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">central check-in kiosk</w:t>
@@ -301,84 +301,84 @@
         <w:t xml:space="preserve"> stands where people arrive and serves a whole zone —
 the console builds it from the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desk booking kiosk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> template — and a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">service
 comm panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> back of house shows the day's cleaning, catering and IT requests as
 one queue; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh9d6qbsyrxv70twlrtj5l">
+      <w:hyperlink w:history="1" r:id="rIdfan1wj27vw7etfywig_ik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Both pair to Offision the same way a room booking panel does, and both still
 report their own sensor readings to Neat Pulse like any other Neat device.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a room can sense depends on what is in it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Pad and a Pad Pro have no camera, so they report temperature, humidity, CO2
 and TVOC and nothing else. Bars, Boards, the Frame and the Center all carry one
 and count people. A room whose only Neat device is the Pad at its door has air
 quality and no occupancy, and no setting changes that — the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqxyed2t0siiumarlvsaji">
+      <w:hyperlink w:history="1" r:id="rIdbwejxhq6jt0jqkc2ordk7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">per-model table</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is the authority when you are choosing hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Occupancy is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">derived</w:t>
@@ -387,51 +387,51 @@
         <w:t xml:space="preserve">: the room counts as occupied while the people count is
 above zero. With the privacy shutter closed Neat keeps reporting zero, so
 Offision records </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">unknown</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rather than a measured nobody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once the room is linked to a bookable resource, that count drives the booking
 calendar's usage summary, the policies that auto check-in, extend or release a
 room, and the people-count chip on signage —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvz_epuzcuzcutb5cmc4jr">
+      <w:hyperlink w:history="1" r:id="rIdkp5dxgx_wjfwvruqofnys">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See Neat sensor data around Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -856,51 +856,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdczu7nyjrs8nsyyyd476hr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/architecture/neat-ecosystem/" TargetMode="External"/><Relationship Id="rIdfsvdnqcnrnw1cz8vtxpa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdvi0rxt8td6buhwir6rk6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdprwx68a6gzyihfmbtkvng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdtxhnd1k6bhzypr7jszqhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdh9d6qbsyrxv70twlrtj5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdqxyed2t0siiumarlvsaji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/#each-model-brings-a-different-sensor-suite" TargetMode="External"/><Relationship Id="rIdvz_epuzcuzcutb5cmc4jr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdurfacxt_6w5h2q3a3fcxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/architecture/neat-ecosystem/" TargetMode="External"/><Relationship Id="rIdytmcync0oqohbw2vuh4yf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdnhgxe-ldthuvjz8a6xdfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId3vu__tjbcgf8ulgavv0ls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId2gpyh1j1lxhtnuy-jreyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdfan1wj27vw7etfywig_ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdbwejxhq6jt0jqkc2ordk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/#each-model-brings-a-different-sensor-suite" TargetMode="External"/><Relationship Id="rIdkp5dxgx_wjfwvruqofnys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision + Neat Ecosystem</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>