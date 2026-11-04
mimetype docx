--- v1 (2026-10-15)
+++ v2 (2026-11-04)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdurfacxt_6w5h2q3a3fcxp">
+      <w:hyperlink w:history="1" r:id="rIdo_zq02-gi8tvarnxonnrv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/architecture/neat-ecosystem/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat estate reaches Offision over </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">two separate connections</w:t>
       </w:r>
@@ -156,143 +156,143 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pairing a panel brings no sensor data.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The two connections are separate, and
 having one does not give you the other — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdytmcync0oqohbw2vuh4yf">
+      <w:hyperlink w:history="1" r:id="rIdo2y6wwy553poozhnsnyq2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> come from neither. Rooms and calendars are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnhgxe-ldthuvjz8a6xdfd">
+      <w:hyperlink w:history="1" r:id="rIdekqlsnexfysa_dy_kkuy7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or Google Workspace, which
 sync two-way with Offision and never touch Neat. The three meet on one bookable
 resource inside Offision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Desks and shared screens are Offision's alone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No Neat cloud is involved in any of them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A hot desk is claimed by
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3vu__tjbcgf8ulgavv0ls">
+      <w:hyperlink w:history="1" r:id="rIdbs-68mdww_6plvmtd3tne">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">scanning the printed sticker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 on it — one static code per desk, which opens the user app and books, checks in,
 extends or ends depending on what that desk is doing at the time. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A sticker is
 not a network device.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It has no power, no network and nothing to pair; the
 phone that scans it is what reaches Offision, which is why it is the cheapest
 way to cover a floor. You
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2gpyh1j1lxhtnuy-jreyw">
+      <w:hyperlink w:history="1" r:id="rId67prcmlzfdciu0n1yuuy0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">print them from the console</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two shared screens are ordinary Neat hardware running an Offision board. A
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">central check-in kiosk</w:t>
@@ -301,84 +301,84 @@
         <w:t xml:space="preserve"> stands where people arrive and serves a whole zone —
 the console builds it from the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desk booking kiosk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> template — and a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">service
 comm panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> back of house shows the day's cleaning, catering and IT requests as
 one queue; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfan1wj27vw7etfywig_ik">
+      <w:hyperlink w:history="1" r:id="rIdiht2oyfajgron418e3rcu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Both pair to Offision the same way a room booking panel does, and both still
 report their own sensor readings to Neat Pulse like any other Neat device.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a room can sense depends on what is in it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Pad and a Pad Pro have no camera, so they report temperature, humidity, CO2
 and TVOC and nothing else. Bars, Boards, the Frame and the Center all carry one
 and count people. A room whose only Neat device is the Pad at its door has air
 quality and no occupancy, and no setting changes that — the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbwejxhq6jt0jqkc2ordk7">
+      <w:hyperlink w:history="1" r:id="rIdlzzkakv6wkztevfrhfjxy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">per-model table</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is the authority when you are choosing hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Occupancy is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">derived</w:t>
@@ -387,51 +387,51 @@
         <w:t xml:space="preserve">: the room counts as occupied while the people count is
 above zero. With the privacy shutter closed Neat keeps reporting zero, so
 Offision records </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">unknown</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rather than a measured nobody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once the room is linked to a bookable resource, that count drives the booking
 calendar's usage summary, the policies that auto check-in, extend or release a
 room, and the people-count chip on signage —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkp5dxgx_wjfwvruqofnys">
+      <w:hyperlink w:history="1" r:id="rIdo4dhx9be1nw4bwq7wug4t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See Neat sensor data around Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -856,51 +856,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdurfacxt_6w5h2q3a3fcxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/architecture/neat-ecosystem/" TargetMode="External"/><Relationship Id="rIdytmcync0oqohbw2vuh4yf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdnhgxe-ldthuvjz8a6xdfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId3vu__tjbcgf8ulgavv0ls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId2gpyh1j1lxhtnuy-jreyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdfan1wj27vw7etfywig_ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdbwejxhq6jt0jqkc2ordk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/#each-model-brings-a-different-sensor-suite" TargetMode="External"/><Relationship Id="rIdkp5dxgx_wjfwvruqofnys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo_zq02-gi8tvarnxonnrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/architecture/neat-ecosystem/" TargetMode="External"/><Relationship Id="rIdo2y6wwy553poozhnsnyq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdekqlsnexfysa_dy_kkuy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdbs-68mdww_6plvmtd3tne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId67prcmlzfdciu0n1yuuy0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdiht2oyfajgron418e3rcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdlzzkakv6wkztevfrhfjxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/#each-model-brings-a-different-sensor-suite" TargetMode="External"/><Relationship Id="rIdo4dhx9be1nw4bwq7wug4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision + Neat Ecosystem</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>